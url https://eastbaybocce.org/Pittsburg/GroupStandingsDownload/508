--- v0 (2026-06-14)
+++ v1 (2026-07-04)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <x:fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <x:workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/9e170a030e04b725/Documents/Visual Studio 2022/Projects/EastBayBocce2/EastBayBocce/Content/patterns/"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{67D74A96-9ACB-46A4-925D-CA053E8FD8A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <x:bookViews>
     <x:workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" firstSheet="0" activeTab="0" xr2:uid="{8379117A-5869-447C-9AA8-AAAF62B3DF00}"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tue. AM" sheetId="1" r:id="rId1"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="_xlnm.Print_Area" localSheetId="0">'Tue. AM'!$A$1:$G$15</x:definedName>
+    <x:definedName name="_xlnm.Print_Area" localSheetId="0">'Tue. AM'!$A$1:$G$16</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="191029"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
     <x:ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
@@ -81,168 +81,174 @@
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>W</x:t>
   </x:si>
   <x:si>
     <x:t>L</x:t>
   </x:si>
   <x:si>
     <x:t>Pct</x:t>
   </x:si>
   <x:si>
     <x:t>GB</x:t>
   </x:si>
   <x:si>
-    <x:t>as of Jun 2</x:t>
+    <x:t>as of Jun 30</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>✽</x:t>
   </x:si>
   <x:si>
     <x:t>Pos</x:t>
   </x:si>
   <x:si>
     <x:t>Team</x:t>
   </x:si>
   <x:si>
-    <x:t>.867</x:t>
+    <x:t>.778</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Pittsburg 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Tuesday Morning</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
+    <x:t>Bocce Friends</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-</x:t>
+  </x:si>
+  <x:si>
     <x:t>PHD's</x:t>
   </x:si>
   <x:si>
-    <x:t>-</x:t>
+    <x:t>.741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bocce Avengers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>h</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>La Famigila</x:t>
   </x:si>
   <x:si>
-    <x:t>.800</x:t>
-[...2 lines deleted...]
-    <x:t>3</x:t>
+    <x:t>.630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boccefellas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
   </x:si>
   <x:si>
     <x:t>The Bocce Life</x:t>
   </x:si>
   <x:si>
-    <x:t>.733</x:t>
-[...23 lines deleted...]
-    <x:t>Bocce Avengers</x:t>
+    <x:t>.593</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
     <x:t>Black Diamond Glass</x:t>
   </x:si>
   <x:si>
-    <x:t>.467</x:t>
-[...2 lines deleted...]
-    <x:t>6</x:t>
+    <x:t>.444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
+    <x:t>Roll and Hope</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
     <x:t>Smooth Operators</x:t>
   </x:si>
   <x:si>
-    <x:t>.267</x:t>
-[...11 lines deleted...]
-    <x:t>11</x:t>
+    <x:t>.222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>Playing for Fun</x:t>
   </x:si>
   <x:si>
     <x:t>.000</x:t>
   </x:si>
   <x:si>
-    <x:t>13</x:t>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Position determined by head-to-head tiebreak</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac x16r2 xr">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#.000"/>
   </x:numFmts>
   <x:fonts count="17" x14ac:knownFonts="1">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:color rgb="FF7030A0"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -402,51 +408,51 @@
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
     <x:border>
       <x:left/>
       <x:right/>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thick">
         <x:color rgb="FFC00000"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
     <x:border>
       <x:left/>
       <x:right/>
       <x:top style="thick">
         <x:color rgb="FFC00000"/>
       </x:top>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="24">
+  <x:cellStyleXfs count="26">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="6" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="8" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="9" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="10" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
@@ -471,50 +477,56 @@
     <x:xf numFmtId="0" fontId="11" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="11" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="11" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="8" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="9" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="10" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="11" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="11" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="11" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="8" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="14" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="44">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
@@ -1097,275 +1109,289 @@
       <x:c r="D5" s="14" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E5" s="14" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="14" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G5" s="14" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H5" s="3"/>
     </x:row>
     <x:row r="6" spans="1:8" s="21" customFormat="1" x14ac:dyDescent="0.45">
       <x:c r="A6" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="16" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C6" s="17" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D6" s="18">
-        <x:v>13</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="18">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F6" s="19" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="G6" s="20" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A7" s="22" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="23" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="24" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="25">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E7" s="25">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="F7" s="26" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G7" s="27" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A8" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="28" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="18">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E8" s="18">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F8" s="19" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G8" s="20" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A9" s="15" t="s">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="16" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="28" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D9" s="18">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E9" s="18">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F9" s="19" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G9" s="20" t="s">
         <x:v>22</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A10" s="15" t="s">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="16" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C10" s="28" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D10" s="18">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E10" s="18">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F10" s="19" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C10" s="28" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G10" s="20" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A11" s="39" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="40" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C11" s="41" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D11" s="29">
-        <x:v>8</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E11" s="29">
-        <x:v>7</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F11" s="42" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G11" s="43" t="s">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A12" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B12" s="16" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C12" s="28" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D12" s="18">
-        <x:v>7</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E12" s="18">
-        <x:v>8</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="19" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G12" s="20" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A13" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B13" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C13" s="28" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D13" s="18">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="18">
-        <x:v>11</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F13" s="19" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G13" s="20" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A14" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B14" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C14" s="28" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D14" s="18">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E14" s="18">
-        <x:v>13</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F14" s="19" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G14" s="20" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A15" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B15" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C15" s="28" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="18">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="18">
-        <x:v>15</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F15" s="19" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G15" s="20" t="s">
-        <x:v>43</x:v>
-      </x:c>
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:8" x14ac:dyDescent="0.45">
+      <x:c r="A16" s="36" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B16" s="37" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C16" s="37"/>
+      <x:c r="D16" s="37"/>
+      <x:c r="E16" s="37"/>
+      <x:c r="F16" s="37"/>
+      <x:c r="G16" s="37"/>
     </x:row>
   </x:sheetData>
-  <x:mergeCells count="4">
+  <x:mergeCells count="5">
     <x:mergeCell ref="B1:G1"/>
     <x:mergeCell ref="B2:G2"/>
     <x:mergeCell ref="B3:G3"/>
     <x:mergeCell ref="B4:G4"/>
+    <x:mergeCell ref="B16:G16"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="1" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>