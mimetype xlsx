--- v0 (2026-05-24)
+++ v1 (2026-06-14)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <x:workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/9e170a030e04b725/Documents/Visual Studio 2022/Projects/EastBayBocce2/EastBayBocce/Content/patterns/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B95E8720-4BF4-469B-9A63-0B035C8C7531}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{435BEFAD-FDFA-49F2-B6F8-AFD14CD350A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <x:bookViews>
-    <x:workbookView xWindow="1520" yWindow="1440" windowWidth="22840" windowHeight="20160" firstSheet="0" activeTab="0" xr2:uid="{D7191D92-B789-46B8-87CB-2FE8BC79110F}"/>
+    <x:workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" firstSheet="0" activeTab="0" xr2:uid="{BC78ED67-D938-4B2E-AEB3-9F6D708F284F}"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NH Thu Red" sheetId="1" r:id="rId1"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Area" localSheetId="0">'NH Thu Red'!$A$1:$H$15</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="191029"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
     <x:ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
@@ -81,260 +81,253 @@
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>W</x:t>
   </x:si>
   <x:si>
     <x:t>L</x:t>
   </x:si>
   <x:si>
     <x:t>Pct</x:t>
   </x:si>
   <x:si>
     <x:t>GB</x:t>
   </x:si>
   <x:si>
-    <x:t>as of May 21</x:t>
+    <x:t>as of Jun 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>✽</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concord 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newhall Thursday Red</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advance Auto Body</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No Respect</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1½</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veni Vidi Bocce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bocce After Dark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4½</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bocce Al Dente (BAD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6½</x:t>
   </x:si>
   <x:si>
     <x:t>h</x:t>
   </x:si>
   <x:si>
-    <x:t>✽</x:t>
-[...68 lines deleted...]
-    <x:t>5</x:t>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ol Boys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7½</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
   </x:si>
   <x:si>
     <x:t>Ball Knockers</x:t>
   </x:si>
   <x:si>
-    <x:t>.444</x:t>
-[...8 lines deleted...]
-    <x:t>T6</x:t>
+    <x:t>-33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
   </x:si>
   <x:si>
     <x:t>TAZ</x:t>
   </x:si>
   <x:si>
     <x:t>.333</x:t>
   </x:si>
   <x:si>
-    <x:t>-1</x:t>
-[...11 lines deleted...]
-    <x:t>Bocce Al Dente (BAD)</x:t>
+    <x:t>-25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8½</x:t>
   </x:si>
   <x:si>
     <x:t>9</x:t>
   </x:si>
   <x:si>
     <x:t>Red Winers</x:t>
   </x:si>
   <x:si>
-    <x:t>.111</x:t>
-[...5 lines deleted...]
-    <x:t>6½</x:t>
+    <x:t>.222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10½</x:t>
   </x:si>
   <x:si>
     <x:t>Position determined by head-to-head tiebreak</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac x16r2 xr">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="#.000"/>
     <x:numFmt numFmtId="165" formatCode="&quot;+####0;-####0;0&quot;"/>
   </x:numFmts>
-  <x:fonts count="21" x14ac:knownFonts="1">
+  <x:fonts count="17" x14ac:knownFonts="1">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:color rgb="FF7030A0"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="28"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
-      <x:sz val="28"/>
-[...5 lines deleted...]
-    <x:font>
       <x:b/>
       <x:sz val="26"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
-      <x:sz val="26"/>
-[...5 lines deleted...]
-    <x:font>
       <x:b/>
       <x:sz val="24"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
-      <x:sz val="24"/>
-[...5 lines deleted...]
-    <x:font>
       <x:b/>
-      <x:sz val="22"/>
-[...5 lines deleted...]
-    <x:font>
       <x:sz val="22"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="16"/>
       <x:color rgb="FF0070C0"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="16"/>
       <x:color theme="9" tint="-0.249977111117893"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:i/>
@@ -445,282 +438,279 @@
       <x:diagonal/>
     </x:border>
     <x:border>
       <x:left/>
       <x:right/>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thick">
         <x:color rgb="FFC00000"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
     <x:border>
       <x:left/>
       <x:right/>
       <x:top style="thick">
         <x:color rgb="FFC00000"/>
       </x:top>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="31">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <x:xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <x:xf numFmtId="49" fontId="4" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="2" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="6" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="8" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="9" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="10" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="11" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="165" fontId="11" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="11" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="8" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="9" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="10" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="11" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="165" fontId="11" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="11" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="8" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="9" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="10" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="11" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="165" fontId="11" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="11" fillId="0" borderId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="49" fontId="8" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="9" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...74 lines deleted...]
-    <x:xf numFmtId="49" fontId="18" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="49" fontId="14" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="47">
+  <x:cellXfs count="46">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
+    <x:xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center"/>
+    </x:xf>
     <x:xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center"/>
+    </x:xf>
     <x:xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <x:alignment horizontal="center"/>
-[...1 lines deleted...]
-    <x:xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="top"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <x:xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <x:alignment horizontal="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...61 lines deleted...]
-      <x:alignment horizontal="center" wrapText="1"/>
+    <x:xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <x:alignment horizontal="left"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <x:xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="49" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </x:ext>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </x:ext>
   </x:extLst>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -768,91 +758,91 @@
 <file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
 <rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
   <rv s="0">
     <v>0</v>
     <v>5</v>
   </rv>
 </rvData>
 </file>
 
 <file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
 <rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
   <s t="_localImage">
     <k n="_rvRel:LocalImageIdentifier" t="i"/>
     <k n="CalcOrigin" t="i"/>
   </s>
 </rvStructures>
 </file>
 
 <file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
 <richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <rel r:id="rId1"/>
 </richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -914,51 +904,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1056,412 +1046,413 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{0288F62C-97B2-4113-B9AE-F0B110D5D350}" mc:Ignorable="x14ac xr xr2 xr3">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{3AC4C36C-B20C-4F3C-9E96-CD27AF8753E0}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:sheetPr codeName="Sheet1">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J46"/>
   <x:sheetViews>
-    <x:sheetView tabSelected="1" workbookViewId="0"/>
+    <x:sheetView tabSelected="1" workbookViewId="0">
+      <x:selection activeCell="O13" sqref="O13 N10"/>
+    </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
   <x:cols>
     <x:col min="1" max="1" width="7.816406" style="3" customWidth="1"/>
     <x:col min="2" max="2" width="7.453125" style="3" customWidth="1"/>
     <x:col min="3" max="3" width="35.363281" style="3" customWidth="1"/>
     <x:col min="4" max="5" width="8.632812" style="3" customWidth="1"/>
     <x:col min="6" max="8" width="10.632812" style="3" customWidth="1"/>
     <x:col min="9" max="9" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="72" customHeight="1" x14ac:dyDescent="0.35">
-      <x:c r="A1" s="3" t="e" vm="1">
+      <x:c r="B1" s="3" t="e" vm="1">
         <x:v>#VALUE!</x:v>
       </x:c>
-      <x:c r="B1" s="3"/>
       <x:c r="C1" s="3"/>
       <x:c r="D1" s="3"/>
       <x:c r="E1" s="3"/>
       <x:c r="F1" s="3"/>
       <x:c r="G1" s="3"/>
       <x:c r="H1" s="3"/>
       <x:c r="I1" s="3"/>
     </x:row>
     <x:row r="2" spans="1:9" ht="40" customHeight="1" x14ac:dyDescent="0.75">
-      <x:c r="A2" s="7" t="s">
+      <x:c r="A2" s="7"/>
+      <x:c r="B2" s="6" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B2" s="7"/>
-[...5 lines deleted...]
-      <x:c r="H2" s="8"/>
+      <x:c r="C2" s="6"/>
+      <x:c r="D2" s="6"/>
+      <x:c r="E2" s="6"/>
+      <x:c r="F2" s="6"/>
+      <x:c r="G2" s="6"/>
+      <x:c r="H2" s="6"/>
       <x:c r="I2" s="3"/>
     </x:row>
     <x:row r="3" spans="1:9" ht="40" customHeight="1" x14ac:dyDescent="0.65">
-      <x:c r="A3" s="11" t="s">
+      <x:c r="A3" s="9"/>
+      <x:c r="B3" s="10" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B3" s="11"/>
-[...5 lines deleted...]
-      <x:c r="H3" s="12"/>
+      <x:c r="C3" s="10"/>
+      <x:c r="D3" s="10"/>
+      <x:c r="E3" s="10"/>
+      <x:c r="F3" s="10"/>
+      <x:c r="G3" s="10"/>
+      <x:c r="H3" s="10"/>
       <x:c r="I3" s="3"/>
     </x:row>
     <x:row r="4" spans="1:9" ht="27.5" customHeight="1" x14ac:dyDescent="0.45">
-      <x:c r="A4" s="13" t="s">
+      <x:c r="A4" s="11"/>
+      <x:c r="B4" s="12" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B4" s="13"/>
-[...5 lines deleted...]
-      <x:c r="H4" s="13"/>
+      <x:c r="C4" s="12"/>
+      <x:c r="D4" s="12"/>
+      <x:c r="E4" s="12"/>
+      <x:c r="F4" s="12"/>
+      <x:c r="G4" s="12"/>
+      <x:c r="H4" s="12"/>
       <x:c r="I4" s="3"/>
     </x:row>
     <x:row r="5" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.5">
-      <x:c r="A5" s="14" t="s">
+      <x:c r="A5" s="13" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="B5" s="14" t="s">
+      <x:c r="B5" s="13" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="C5" s="14" t="s">
+      <x:c r="C5" s="13" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D5" s="14" t="s">
+      <x:c r="D5" s="13" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="E5" s="14" t="s">
+      <x:c r="E5" s="13" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F5" s="14" t="s">
+      <x:c r="F5" s="13" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="G5" s="14" t="s">
+      <x:c r="G5" s="13" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="H5" s="14" t="s">
+      <x:c r="H5" s="13" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I5" s="3"/>
     </x:row>
-    <x:row r="6" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.45">
-      <x:c r="A6" s="15" t="s">
+    <x:row r="6" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <x:c r="A6" s="14" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="B6" s="16" t="s">
+      <x:c r="B6" s="15" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C6" s="17" t="s">
+      <x:c r="C6" s="16" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D6" s="18">
-[...5 lines deleted...]
-      <x:c r="F6" s="19" t="s">
+      <x:c r="D6" s="17">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E6" s="17">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="F6" s="18" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="G6" s="20" t="s">
+      <x:c r="G6" s="19" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="H6" s="21" t="s">
+      <x:c r="H6" s="20" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" x14ac:dyDescent="0.45">
-      <x:c r="A7" s="23" t="s">
+      <x:c r="A7" s="22" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="B7" s="24" t="s">
+      <x:c r="B7" s="23" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="C7" s="25" t="s">
+      <x:c r="C7" s="24" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D7" s="26">
-[...8 lines deleted...]
-      <x:c r="G7" s="28" t="s">
+      <x:c r="D7" s="25">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E7" s="25">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="F7" s="26" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="H7" s="29" t="s">
-        <x:v>17</x:v>
+      <x:c r="G7" s="27" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H7" s="28" t="s">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" x14ac:dyDescent="0.45">
-      <x:c r="A8" s="15" t="s">
+      <x:c r="A8" s="14" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B8" s="15" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C8" s="29" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D8" s="17">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E8" s="17">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="18" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G8" s="19" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="B8" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="C8" s="30" t="s">
+      <x:c r="H8" s="20" t="s">
         <x:v>22</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" x14ac:dyDescent="0.45">
-      <x:c r="A9" s="41" t="s">
-[...2 lines deleted...]
-      <x:c r="B9" s="42" t="s">
+      <x:c r="A9" s="40" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B9" s="41" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C9" s="43" t="s">
+      <x:c r="C9" s="42" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D9" s="31">
-[...5 lines deleted...]
-      <x:c r="F9" s="44" t="s">
+      <x:c r="D9" s="30">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E9" s="30">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="43" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="G9" s="45" t="s">
+      <x:c r="G9" s="44" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="H9" s="46" t="s">
-        <x:v>11</x:v>
+      <x:c r="H9" s="45" t="s">
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" x14ac:dyDescent="0.45">
-      <x:c r="A10" s="15" t="s">
-[...5 lines deleted...]
-      <x:c r="C10" s="30" t="s">
+      <x:c r="A10" s="14" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="15" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D10" s="18">
-[...5 lines deleted...]
-      <x:c r="F10" s="19" t="s">
+      <x:c r="C10" s="29" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="G10" s="20" t="s">
+      <x:c r="D10" s="17">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="17">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F10" s="18" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="H10" s="21" t="s">
+      <x:c r="G10" s="19" t="s">
         <x:v>33</x:v>
+      </x:c>
+      <x:c r="H10" s="20" t="s">
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" x14ac:dyDescent="0.45">
-      <x:c r="A11" s="15" t="s">
-[...5 lines deleted...]
-      <x:c r="C11" s="30" t="s">
+      <x:c r="A11" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D11" s="18">
-[...5 lines deleted...]
-      <x:c r="F11" s="19" t="s">
+      <x:c r="B11" s="15" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="G11" s="20" t="s">
+      <x:c r="C11" s="29" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="H11" s="21" t="s">
+      <x:c r="D11" s="17">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="E11" s="17">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F11" s="18" t="s">
         <x:v>38</x:v>
+      </x:c>
+      <x:c r="G11" s="19" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H11" s="20" t="s">
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" x14ac:dyDescent="0.45">
-      <x:c r="A12" s="15" t="s">
-[...17 lines deleted...]
-      <x:c r="G12" s="20" t="s">
+      <x:c r="A12" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B12" s="15" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C12" s="29" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D12" s="17">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="E12" s="17">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F12" s="18" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G12" s="19" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H12" s="20" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" x14ac:dyDescent="0.45">
-      <x:c r="A13" s="15" t="s">
-[...11 lines deleted...]
-      <x:c r="E13" s="18">
+      <x:c r="A13" s="14" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B13" s="15" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C13" s="29" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D13" s="17">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="F13" s="19" t="s">
-[...6 lines deleted...]
-        <x:v>38</x:v>
+      <x:c r="E13" s="17">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F13" s="18" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G13" s="19" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H13" s="20" t="s">
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" x14ac:dyDescent="0.45">
-      <x:c r="A14" s="15" t="s">
-[...21 lines deleted...]
-        <x:v>46</x:v>
+      <x:c r="A14" s="14" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B14" s="15" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C14" s="29" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D14" s="17">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="E14" s="17">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F14" s="18" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G14" s="19" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H14" s="20" t="s">
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" x14ac:dyDescent="0.45">
-      <x:c r="A15" s="38" t="s">
-[...10 lines deleted...]
-      <x:c r="H15" s="39"/>
+      <x:c r="A15" s="37" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B15" s="38" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C15" s="38"/>
+      <x:c r="D15" s="38"/>
+      <x:c r="E15" s="38"/>
+      <x:c r="F15" s="38"/>
+      <x:c r="G15" s="38"/>
+      <x:c r="H15" s="38"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="5">
-    <x:mergeCell ref="A1:H1"/>
-[...2 lines deleted...]
-    <x:mergeCell ref="A4:H4"/>
+    <x:mergeCell ref="B1:H1"/>
+    <x:mergeCell ref="B2:H2"/>
+    <x:mergeCell ref="B3:H3"/>
+    <x:mergeCell ref="B4:H4"/>
     <x:mergeCell ref="B15:H15"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="1" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>