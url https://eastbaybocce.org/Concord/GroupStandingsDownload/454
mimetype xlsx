--- v1 (2026-06-14)
+++ v2 (2026-07-05)
@@ -81,198 +81,183 @@
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>W</x:t>
   </x:si>
   <x:si>
     <x:t>L</x:t>
   </x:si>
   <x:si>
     <x:t>Pct</x:t>
   </x:si>
   <x:si>
     <x:t>GB</x:t>
   </x:si>
   <x:si>
-    <x:t>as of Jun 11</x:t>
+    <x:t>as of Jun 25</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>✽</x:t>
   </x:si>
   <x:si>
     <x:t>Pos</x:t>
   </x:si>
   <x:si>
     <x:t>Team</x:t>
   </x:si>
   <x:si>
     <x:t>Diff</x:t>
   </x:si>
   <x:si>
-    <x:t>.762</x:t>
+    <x:t>.750</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Concord 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Newhall Thursday Red</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Advance Auto Body</x:t>
   </x:si>
   <x:si>
+    <x:t>+73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No Respect</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veni Vidi Bocce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.667</x:t>
+  </x:si>
+  <x:si>
     <x:t>+64</x:t>
   </x:si>
   <x:si>
-    <x:t>-</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>Bocce After Dark</x:t>
   </x:si>
   <x:si>
-    <x:t>.556</x:t>
-[...5 lines deleted...]
-    <x:t>4½</x:t>
+    <x:t>.542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>+21</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
+    <x:t>Ol Boys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bocce Al Dente (BAD)</x:t>
   </x:si>
   <x:si>
-    <x:t>.444</x:t>
-[...5 lines deleted...]
-    <x:t>6½</x:t>
+    <x:t>.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
   </x:si>
   <x:si>
     <x:t>h</x:t>
   </x:si>
   <x:si>
-    <x:t>6</x:t>
-[...14 lines deleted...]
-    <x:t>7</x:t>
+    <x:t>TAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red Winers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-54</x:t>
   </x:si>
   <x:si>
     <x:t>Ball Knockers</x:t>
   </x:si>
   <x:si>
-    <x:t>-33</x:t>
-[...29 lines deleted...]
-    <x:t>10½</x:t>
+    <x:t>-58</x:t>
   </x:si>
   <x:si>
     <x:t>Position determined by head-to-head tiebreak</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac x16r2 xr">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="#.000"/>
     <x:numFmt numFmtId="165" formatCode="&quot;+####0;-####0;0&quot;"/>
   </x:numFmts>
   <x:fonts count="17" x14ac:knownFonts="1">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:color rgb="FF7030A0"/>
@@ -1166,279 +1151,279 @@
       <x:c r="E5" s="13" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="13" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G5" s="13" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="13" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I5" s="3"/>
     </x:row>
     <x:row r="6" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.45">
       <x:c r="A6" s="14" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="15" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C6" s="16" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D6" s="17">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="17">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F6" s="18" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G6" s="19" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H6" s="20" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" x14ac:dyDescent="0.45">
       <x:c r="A7" s="22" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="23" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="24" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D7" s="25">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E7" s="25">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="F7" s="26" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="27" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="28" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" x14ac:dyDescent="0.45">
       <x:c r="A8" s="14" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="15" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C8" s="29" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C8" s="29" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D8" s="17">
-        <x:v>13</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E8" s="17">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="18" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G8" s="19" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="G8" s="19" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H8" s="20" t="s">
-        <x:v>22</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" x14ac:dyDescent="0.45">
       <x:c r="A9" s="40" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B9" s="41" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C9" s="42" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="30">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="30">
-        <x:v>8</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F9" s="43" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="44" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H9" s="45" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" x14ac:dyDescent="0.45">
       <x:c r="A10" s="14" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="15" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C10" s="29" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="C10" s="29" t="s">
+      <x:c r="D10" s="17">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E10" s="17">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F10" s="18" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D10" s="17">
-[...5 lines deleted...]
-      <x:c r="F10" s="18" t="s">
+      <x:c r="G10" s="19" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="G10" s="19" t="s">
+      <x:c r="H10" s="20" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" x14ac:dyDescent="0.45">
       <x:c r="A11" s="14" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B11" s="15" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C11" s="29" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B11" s="15" t="s">
+      <x:c r="D11" s="17">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="E11" s="17">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F11" s="18" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="C11" s="29" t="s">
+      <x:c r="G11" s="19" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D11" s="17">
-[...5 lines deleted...]
-      <x:c r="F11" s="18" t="s">
+      <x:c r="H11" s="20" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" x14ac:dyDescent="0.45">
       <x:c r="A12" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="15" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C12" s="29" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D12" s="17">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="17">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F12" s="18" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C12" s="29" t="s">
+      <x:c r="G12" s="19" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="D12" s="17">
-[...8 lines deleted...]
-      <x:c r="G12" s="19" t="s">
+      <x:c r="H12" s="20" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" x14ac:dyDescent="0.45">
       <x:c r="A13" s="14" t="s">
-        <x:v>5</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B13" s="15" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C13" s="29" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D13" s="17">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="17">
-        <x:v>12</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="18" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G13" s="19" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="G13" s="19" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H13" s="20" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" x14ac:dyDescent="0.45">
       <x:c r="A14" s="14" t="s">
-        <x:v>5</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B14" s="15" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C14" s="29" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="17">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="17">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="18" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G14" s="19" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H14" s="20" t="s">
-        <x:v>53</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" x14ac:dyDescent="0.45">
       <x:c r="A15" s="37" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B15" s="38" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C15" s="38"/>
       <x:c r="D15" s="38"/>
       <x:c r="E15" s="38"/>
       <x:c r="F15" s="38"/>
       <x:c r="G15" s="38"/>
       <x:c r="H15" s="38"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="5">
     <x:mergeCell ref="B1:H1"/>
     <x:mergeCell ref="B2:H2"/>
     <x:mergeCell ref="B3:H3"/>
     <x:mergeCell ref="B4:H4"/>
     <x:mergeCell ref="B15:H15"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="1" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>