--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -81,198 +81,210 @@
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>W</x:t>
   </x:si>
   <x:si>
     <x:t>L</x:t>
   </x:si>
   <x:si>
     <x:t>Pct</x:t>
   </x:si>
   <x:si>
     <x:t>GB</x:t>
   </x:si>
   <x:si>
-    <x:t>as of May 13</x:t>
+    <x:t>as of May 27</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>✽</x:t>
   </x:si>
   <x:si>
     <x:t>Pos</x:t>
   </x:si>
   <x:si>
     <x:t>Team</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antioch 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wednesday Open</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friends of Isola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wide Open</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rolling On The River</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bacchus Rollers</x:t>
   </x:si>
   <x:si>
-    <x:t>Antioch 2026</x:t>
-[...14 lines deleted...]
-    <x:t>T3</x:t>
+    <x:t>T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeballin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>Pink Rollers</x:t>
   </x:si>
   <x:si>
-    <x:t>.833</x:t>
-[...5 lines deleted...]
-    <x:t>Wide Open</x:t>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roughriders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.583</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
-    <x:t>Freeballin</x:t>
-[...17 lines deleted...]
-    <x:t>1½</x:t>
+    <x:t>8</x:t>
   </x:si>
   <x:si>
     <x:t>Wannabe's</x:t>
   </x:si>
   <x:si>
-    <x:t>2</x:t>
-[...14 lines deleted...]
-    <x:t>T9</x:t>
+    <x:t>.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fo Get A Bocce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>19th Hole Rollers</x:t>
   </x:si>
   <x:si>
+    <x:t>.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7½</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bocce Boomers</x:t>
+  </x:si>
+  <x:si>
     <x:t>.333</x:t>
   </x:si>
   <x:si>
-    <x:t>4½</x:t>
-[...11 lines deleted...]
-    <x:t>12</x:t>
+    <x:t>T12</x:t>
   </x:si>
   <x:si>
     <x:t>Just For Fun</x:t>
   </x:si>
   <x:si>
     <x:t>.222</x:t>
   </x:si>
   <x:si>
-    <x:t>5½</x:t>
-[...2 lines deleted...]
-    <x:t>T13</x:t>
+    <x:t>8½</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Misfits</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
   </x:si>
   <x:si>
     <x:t>Rolling Thunder</x:t>
   </x:si>
   <x:si>
     <x:t>.167</x:t>
   </x:si>
   <x:si>
-    <x:t>Misfits</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>Boccelism</x:t>
   </x:si>
   <x:si>
     <x:t>.000</x:t>
   </x:si>
   <x:si>
-    <x:t>7½</x:t>
+    <x:t>13½</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac x16r2 xr">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#.000"/>
   </x:numFmts>
   <x:fonts count="17" x14ac:knownFonts="1">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:color rgb="FF7030A0"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
@@ -1087,382 +1099,382 @@
       <x:c r="D5" s="14" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E5" s="14" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="14" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G5" s="14" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H5" s="3"/>
     </x:row>
     <x:row r="6" spans="1:8" s="21" customFormat="1" x14ac:dyDescent="0.45">
       <x:c r="A6" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="16" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C6" s="17" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D6" s="18">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E6" s="18">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F6" s="19" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="G6" s="20" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A7" s="22" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="23" t="s">
-        <x:v>13</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="24" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D7" s="25">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="D7" s="25">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E7" s="25">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F7" s="26" t="s">
-        <x:v>9</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G7" s="27" t="s">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A8" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="16" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="28" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="18">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E8" s="18">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F8" s="19" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G8" s="20" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A9" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B9" s="16" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="28" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D9" s="18">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="E9" s="18">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="F9" s="19" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="D9" s="18">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G9" s="20" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A10" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="16" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="28" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="18">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="18">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F10" s="19" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G10" s="20" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A11" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="16" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C11" s="28" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D11" s="18">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="18">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F11" s="19" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C11" s="28" t="s">
+      <x:c r="G11" s="20" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A12" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B12" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C12" s="28" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D12" s="18">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="E12" s="18">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F12" s="19" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G12" s="20" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A13" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B13" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="28" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="18">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E13" s="18">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F13" s="19" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G13" s="20" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A14" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B14" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C14" s="28" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D14" s="18">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E14" s="18">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="F14" s="19" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G14" s="20" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A15" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B15" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C15" s="28" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D15" s="18">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E15" s="18">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F15" s="19" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G15" s="20" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A16" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B16" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C16" s="28" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D16" s="18">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E16" s="18">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="19" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G16" s="20" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A17" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B17" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C17" s="28" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D17" s="18">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E17" s="18">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F17" s="19" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G17" s="20" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A18" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C18" s="28" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D18" s="18">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="E18" s="18">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="F18" s="19" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G18" s="20" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A19" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B19" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C19" s="28" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="18">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="E19" s="18">
-        <x:v>5</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="19" t="s">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G19" s="20" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8" x14ac:dyDescent="0.45">
       <x:c r="A20" s="15" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B20" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C20" s="28" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="18">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E20" s="18">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F20" s="19" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G20" s="20" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="4">
     <x:mergeCell ref="B1:G1"/>
     <x:mergeCell ref="B2:G2"/>
     <x:mergeCell ref="B3:G3"/>
     <x:mergeCell ref="B4:G4"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="1" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>